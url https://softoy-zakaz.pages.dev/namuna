--- v0 (2026-08-01)
+++ v1 (2026-09-29)
@@ -1,2042 +1,2183 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
   <w:body>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="4A3B31"/>
+          <w:sz w:val="54"/>
+          <w:szCs w:val="54"/>
+          <w:spacing w:val="70"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Softoy</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+          <w:color w:val="8A7A6D"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yumshoq o'yinchoqlar · ulgurji va chakana</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="190" w:line="240" w:lineRule="auto"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="12" w:space="4" w:color="C8A253"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10106" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5600"/>
-        <w:gridCol w:w="4506"/>
+        <w:gridCol w:w="5053"/>
+        <w:gridCol w:w="5053"/>
       </w:tblGrid>
       <w:tr>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="5600" w:type="dxa"/>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5053" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="0" w:after="40" w:line="240" w:lineRule="auto"/>
-[...15 lines deleted...]
-              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:color w:val="8A7A6D"/>
-                <w:sz w:val="15"/>
-[...9 lines deleted...]
-            <w:tcW w:w="4506" w:type="dxa"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:spacing w:val="50"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Buyurtma raqami</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="4A3B31"/>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SF-2609-001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5053" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:before="0" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:caps/>
-                <w:color w:val="C8A253"/>
+                <w:color w:val="8A7A6D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-                <w:spacing w:val="80"/>
-[...6 lines deleted...]
-              <w:spacing w:before="0" w:after="40" w:line="240" w:lineRule="auto"/>
+                <w:spacing w:val="50"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sana va vaqt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
-                <w:sz w:val="36"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">02.08.2026  ·  01:52</w:t>
+                <w:sz w:val="30"/>
+                <w:szCs w:val="30"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.09.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="C8A253"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   04:03</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="120" w:after="160" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        </w:pBdr>
+        <w:spacing w:before="0" w:after="171" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10106" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4200"/>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="2906"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="520" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="460" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4200" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="150" w:type="dxa"/>
-              <w:bottom w:w="150" w:type="dxa"/>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
               <w:left w:w="200" w:type="dxa"/>
               <w:right w:w="200" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="30" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:color w:val="8A7A6D"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">Mijoz</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Ahmadjon aka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3000" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="150" w:type="dxa"/>
-              <w:bottom w:w="150" w:type="dxa"/>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="30" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:color w:val="8A7A6D"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">Manzil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Andijon</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2906" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="150" w:type="dxa"/>
-              <w:bottom w:w="150" w:type="dxa"/>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
               <w:left w:w="120" w:type="dxa"/>
               <w:right w:w="120" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="30" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:color w:val="8A7A6D"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">+998 90 123 45 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="0" w:after="260" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="171" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10106" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="620"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2186"/>
+        <w:gridCol w:w="420"/>
+        <w:gridCol w:w="480"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="950"/>
+        <w:gridCol w:w="1856"/>
+        <w:gridCol w:w="2300"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="460" w:hRule="atLeast"/>
+          <w:tblHeader/>
+          <w:cantSplit/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4A3B31"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="4A3B31"/>
               <w:bottom w:val="single" w:sz="4" w:color="4A3B31"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="130" w:type="dxa"/>
-              <w:bottom w:w="130" w:type="dxa"/>
+              <w:top w:w="131" w:type="dxa"/>
+              <w:bottom w:w="131" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:spacing w:val="30"/>
               </w:rPr>
-              <w:t xml:space="preserve">№</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4400" w:type="dxa"/>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4A3B31"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="4A3B31"/>
               <w:bottom w:val="single" w:sz="4" w:color="4A3B31"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="130" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:top w:w="131" w:type="dxa"/>
+              <w:bottom w:w="131" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:spacing w:val="30"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mahsulot nomi</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1000" w:type="dxa"/>
+              <w:t xml:space="preserve">№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4A3B31"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="4A3B31"/>
               <w:bottom w:val="single" w:sz="4" w:color="4A3B31"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="130" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:top w:w="131" w:type="dxa"/>
+              <w:bottom w:w="131" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:spacing w:val="30"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soni</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1900" w:type="dxa"/>
+              <w:t xml:space="preserve">Mahsulot nomi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4A3B31"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="4A3B31"/>
               <w:bottom w:val="single" w:sz="4" w:color="4A3B31"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="130" w:type="dxa"/>
-[...9 lines deleted...]
-              <w:jc w:val="right"/>
+              <w:top w:w="131" w:type="dxa"/>
+              <w:bottom w:w="131" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:spacing w:val="30"/>
               </w:rPr>
-              <w:t xml:space="preserve">Narxi</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2186" w:type="dxa"/>
+              <w:t xml:space="preserve">Soni</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="4A3B31"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="4A3B31"/>
               <w:bottom w:val="single" w:sz="4" w:color="4A3B31"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="130" w:type="dxa"/>
-              <w:bottom w:w="130" w:type="dxa"/>
+              <w:top w:w="131" w:type="dxa"/>
+              <w:bottom w:w="131" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:spacing w:val="30"/>
               </w:rPr>
+              <w:t xml:space="preserve">Narxi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="4A3B31"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="4A3B31"/>
+              <w:bottom w:val="single" w:sz="4" w:color="4A3B31"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="131" w:type="dxa"/>
+              <w:bottom w:w="131" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:caps/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:spacing w:val="30"/>
+              </w:rPr>
               <w:t xml:space="preserve">Summa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="400" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="C9BCAF"/>
+              <w:bottom w:val="single" w:sz="4" w:color="C9BCAF"/>
+              <w:left w:val="single" w:sz="4" w:color="C9BCAF"/>
+              <w:right w:val="single" w:sz="4" w:color="C9BCAF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="8A7A6D"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4A3B31"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Teddy ayiq 140sm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcW w:w="1856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4A3B31"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">340 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3 400 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="400" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="C9BCAF"/>
+              <w:bottom w:val="single" w:sz="4" w:color="C9BCAF"/>
+              <w:left w:val="single" w:sz="4" w:color="C9BCAF"/>
+              <w:right w:val="single" w:sz="4" w:color="C9BCAF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="8A7A6D"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4A3B31"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Butilkali quyoncha</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcW w:w="1856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4A3B31"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">45 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">900 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="400" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="C9BCAF"/>
+              <w:bottom w:val="single" w:sz="4" w:color="C9BCAF"/>
+              <w:left w:val="single" w:sz="4" w:color="C9BCAF"/>
+              <w:right w:val="single" w:sz="4" w:color="C9BCAF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="8A7A6D"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4A3B31"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Panda o'rta o'lcham</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcW w:w="1856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4A3B31"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">90 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">450 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="400" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:color="C9BCAF"/>
+              <w:bottom w:val="single" w:sz="4" w:color="C9BCAF"/>
+              <w:left w:val="single" w:sz="4" w:color="C9BCAF"/>
+              <w:right w:val="single" w:sz="4" w:color="C9BCAF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="8A7A6D"/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
               </w:rPr>
               <w:t xml:space="preserve">4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4400" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-[...15 lines deleted...]
-                <w:szCs w:val="21"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="4A3B31"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Yurakli ayiqcha «I love you»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:color w:val="8A7A6D"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:spacing w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">pachka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcW w:w="1856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="4A3B31"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">78 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="120" w:type="dxa"/>
-              <w:bottom w:w="120" w:type="dxa"/>
+              <w:top w:w="90" w:type="dxa"/>
+              <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
-                <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">936 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="520" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="421" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="620" w:type="dxa"/>
+            <w:tcW w:w="420" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="80" w:type="dxa"/>
+              <w:bottom w:w="80" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4580" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6EBD6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="C8A253"/>
               <w:bottom w:val="single" w:sz="4" w:color="C8A253"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="150" w:type="dxa"/>
-[...34 lines deleted...]
-              <w:right w:w="90" w:type="dxa"/>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:left w:w="150" w:type="dxa"/>
+              <w:right w:w="150" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:color w:val="4A3B31"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:spacing w:val="50"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMI</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1000" w:type="dxa"/>
+              <w:t xml:space="preserve">Jami</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="950" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6EBD6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="C8A253"/>
               <w:bottom w:val="single" w:sz="4" w:color="C8A253"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="150" w:type="dxa"/>
-              <w:bottom w:w="150" w:type="dxa"/>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">47</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcW w:w="1856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6EBD6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="C8A253"/>
               <w:bottom w:val="single" w:sz="4" w:color="C8A253"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="150" w:type="dxa"/>
-[...14 lines deleted...]
-                <w:szCs w:val="16"/>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
+              <w:left w:w="90" w:type="dxa"/>
+              <w:right w:w="90" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6EBD6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="C8A253"/>
               <w:bottom w:val="single" w:sz="4" w:color="C8A253"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="150" w:type="dxa"/>
-              <w:bottom w:w="150" w:type="dxa"/>
+              <w:top w:w="120" w:type="dxa"/>
+              <w:bottom w:w="120" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">5 686 000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:color w:val="8A7A6D"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
                 <w:spacing w:val="30"/>
               </w:rPr>
               <w:t xml:space="preserve">so'm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="380" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6020" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5950" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcW w:w="1856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="110" w:type="dxa"/>
-              <w:bottom w:w="110" w:type="dxa"/>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:color w:val="8A7A6D"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">Chegirma 5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="110" w:type="dxa"/>
-              <w:bottom w:w="110" w:type="dxa"/>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">− 284 300</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="380" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6020" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5950" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcW w:w="1856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="110" w:type="dxa"/>
-              <w:bottom w:w="110" w:type="dxa"/>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:color w:val="8A7A6D"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">To'lovga</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="110" w:type="dxa"/>
-              <w:bottom w:w="110" w:type="dxa"/>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">5 401 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="380" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="340" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6020" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5950" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcW w:w="1856" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="110" w:type="dxa"/>
-              <w:bottom w:w="110" w:type="dxa"/>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:color w:val="8A7A6D"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">Avans</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:bottom w:val="single" w:sz="4" w:color="EADFD3"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="110" w:type="dxa"/>
-              <w:bottom w:w="110" w:type="dxa"/>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">− 2 000 000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
-          <w:trHeight w:val="480" w:hRule="atLeast"/>
+          <w:cantSplit/>
+          <w:trHeight w:val="394" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6020" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="5950" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="90" w:type="dxa"/>
               <w:bottom w:w="90" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1900" w:type="dxa"/>
+            <w:tcW w:w="1856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6EBD6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="C8A253"/>
               <w:bottom w:val="single" w:sz="4" w:color="C8A253"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="110" w:type="dxa"/>
-              <w:bottom w:w="110" w:type="dxa"/>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:caps/>
                 <w:color w:val="4A3B31"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">Qoldiq</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2186" w:type="dxa"/>
+            <w:tcW w:w="2300" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F6EBD6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:color="C8A253"/>
               <w:bottom w:val="single" w:sz="4" w:color="C8A253"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="110" w:type="dxa"/>
-              <w:bottom w:w="110" w:type="dxa"/>
+              <w:top w:w="70" w:type="dxa"/>
+              <w:bottom w:w="70" w:type="dxa"/>
               <w:left w:w="90" w:type="dxa"/>
               <w:right w:w="90" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="4A3B31"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">3 401 700</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="72" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="8A7A6D"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Rasmiylashtirdi: Asror</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="0" w:after="200" w:line="240" w:lineRule="auto"/>
-[...76 lines deleted...]
-        <w:spacing w:before="0" w:after="520" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="380" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10106" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4400"/>
         <w:gridCol w:w="1306"/>
         <w:gridCol w:w="4400"/>
       </w:tblGrid>
       <w:tr>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4400" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="80" w:type="dxa"/>
               <w:bottom w:w="80" w:type="dxa"/>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="60" w:line="240" w:lineRule="auto"/>
               <w:pBdr>
                 <w:bottom w:val="single" w:sz="6" w:space="4" w:color="EADFD3"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
@@ -2112,408 +2253,562 @@
                 <w:bottom w:val="single" w:sz="6" w:space="4" w:color="EADFD3"/>
               </w:pBdr>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:caps/>
                 <w:color w:val="8A7A6D"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve">Qabul qildi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
-        <w:spacing w:before="0" w:after="420" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:after="266" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10106" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3600"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3206"/>
+        <w:gridCol w:w="5606"/>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="2250"/>
       </w:tblGrid>
       <w:tr>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="3600" w:type="dxa"/>
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="200" w:type="dxa"/>
-[...8 lines deleted...]
-              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:w="180" w:type="dxa"/>
+              <w:bottom w:w="180" w:type="dxa"/>
+              <w:left w:w="260" w:type="dxa"/>
+              <w:right w:w="260" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="81" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="104775" cy="104775"/>
-                  <wp:docPr id="101" name="tel"/>
+                  <wp:extent cx="95250" cy="95250"/>
+                  <wp:docPr id="201" name="tel"/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="101" name="tel"/>
+                          <pic:cNvPr id="201" name="tel"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="104775" cy="104775"/>
+                            <a:ext cx="95250" cy="95250"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="4A3B31"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  +998 94 329 00 52</w:t>
-[...9 lines deleted...]
-              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:t xml:space="preserve">   +998 94 329 00 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="81" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="104775" cy="104775"/>
-                  <wp:docPr id="102" name="tel"/>
+                  <wp:extent cx="95250" cy="95250"/>
+                  <wp:docPr id="202" name="tel"/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="102" name="tel"/>
+                          <pic:cNvPr id="202" name="tel"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId10"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="104775" cy="104775"/>
+                            <a:ext cx="95250" cy="95250"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:color w:val="4A3B31"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  +998 93 320 00 52</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="3300" w:type="dxa"/>
+              <w:t xml:space="preserve">   +998 93 320 00 52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="50" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="8A7A6D"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Buyuk Ipak Yo'li bozori, 24-blok, 5-do'kon, Qo'qon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="C8A253"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">softoy.uz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="200" w:type="dxa"/>
-[...8 lines deleted...]
-              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:top w:w="144" w:type="dxa"/>
+              <w:bottom w:w="144" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="104775" cy="104775"/>
-                  <wp:docPr id="103" name="ig"/>
+                  <wp:extent cx="552450" cy="552450"/>
+                  <wp:docPr id="203" name="qrtg"/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="103" name="ig"/>
+                          <pic:cNvPr id="203" name="qrtg"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11"/>
+                          <a:blip r:embed="rId13"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="104775" cy="104775"/>
+                            <a:ext cx="552450" cy="552450"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...16 lines deleted...]
-              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:caps/>
+                <w:color w:val="8A7A6D"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telegram</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="4A3B31"/>
+                <w:sz w:val="17"/>
+                <w:szCs w:val="17"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@softoyuz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBF6F1"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="144" w:type="dxa"/>
+              <w:bottom w:w="144" w:type="dxa"/>
+              <w:left w:w="40" w:type="dxa"/>
+              <w:right w:w="40" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="30" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
-                  <wp:extent cx="104775" cy="104775"/>
-                  <wp:docPr id="104" name="tg"/>
+                  <wp:extent cx="552450" cy="552450"/>
+                  <wp:docPr id="204" name="qrig"/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="104" name="tg"/>
+                          <pic:cNvPr id="204" name="qrig"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId12"/>
+                          <a:blip r:embed="rId14"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="104775" cy="104775"/>
+                            <a:ext cx="552450" cy="552450"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
-            <w:r>
-[...35 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="20" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:caps/>
                 <w:color w:val="8A7A6D"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Instagram</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="4A3B31"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buyuk Ipak Yo'li bozori, 24-blok, 5-do'kon, Qo'qon</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">softoy.uz</w:t>
+              <w:t xml:space="preserve">@softoy.uz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...23 lines deleted...]
-    </w:p>
     <w:sectPr>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="900" w:right="900" w:bottom="800" w:left="900" w:header="0" w:footer="0" w:gutter="0"/>
+      <w:pgMar w:top="850" w:right="880" w:bottom="700" w:left="880" w:header="0" w:footer="480" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:p>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:color w:val="8A7A6D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:color w:val="8A7A6D"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:color w:val="8A7A6D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:color w:val="8A7A6D"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:color w:val="8A7A6D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:color w:val="8A7A6D"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-bet / </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:color w:val="8A7A6D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:color w:val="8A7A6D"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:color w:val="8A7A6D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:color w:val="8A7A6D"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:color w:val="8A7A6D"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="16"/>
+        <w:color w:val="8A7A6D"/>
+      </w:rPr>
+      <w:t xml:space="preserve">-bet</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:updateFields w:val="true"/>
+</w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:color w:val="4A3B31"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ph.png"/>
-<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/ig.png"/>
-<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/tg.png"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/qrtg.png"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/qrig.png"/>
+<Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/>
+<Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
 </Relationships>
 </file>